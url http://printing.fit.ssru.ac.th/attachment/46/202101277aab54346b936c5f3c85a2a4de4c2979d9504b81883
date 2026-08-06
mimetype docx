--- v0 (2025-11-25)
+++ v1 (2026-08-06)
@@ -1,175 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <!--cleaned_by_fortinet-->
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <!--start of fortinet insert-->
-[...120 lines deleted...]
-    <!--end of fortinet insert-->
     <w:p w:rsidR="00292EAB" w:rsidRPr="00292EAB" w:rsidRDefault="00292EAB" w:rsidP="00292EAB">
       <w:pPr>
         <w:ind w:firstLine="720"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00292EAB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:cs/>
         </w:rPr>
         <w:t>นักศึกษาคณะเทคโนโลยีอุตสาหกรรมผ่านคัดเลือกเข้าสู่รอบชิงชนะเลิศ โครงการประกวดออกแบบระดับเยาวชนแห่งชาติ ครั้งที่ 3 : 3</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00292EAB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -3910,59 +3787,55 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2137789450">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
-</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
-[...2 lines deleted...]
-</Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.facebook.com/ssru.fit" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fit.ssru.ac.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="ธีมของ Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>